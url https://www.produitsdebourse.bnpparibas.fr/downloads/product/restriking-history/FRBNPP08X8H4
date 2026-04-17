--- v7 (2026-03-26)
+++ v8 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c5f5070f514b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87c877d1ed15433d900a5f7fe72d1aab.psmdcp" Id="Ra157d315a8a04800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b18944c0fb742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a6d948602d04100a4d38a3e55283d5b.psmdcp" Id="Ra792ba4174bc40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8H4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>