--- v8 (2026-04-17)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b18944c0fb742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a6d948602d04100a4d38a3e55283d5b.psmdcp" Id="Ra792ba4174bc40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61e9ec9526c4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925013e840014244b4d1557e4044b647.psmdcp" Id="R1fbbe53f21fd4a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8H4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>