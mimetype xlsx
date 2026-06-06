--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61e9ec9526c4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925013e840014244b4d1557e4044b647.psmdcp" Id="R1fbbe53f21fd4a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4844db0add4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9d57f506ee84a028d7e2ceb68e7f5c5.psmdcp" Id="Rfaadce2275c9467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8H4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>