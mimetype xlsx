--- v10 (2026-06-06)
+++ v11 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4844db0add4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9d57f506ee84a028d7e2ceb68e7f5c5.psmdcp" Id="Rfaadce2275c9467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687488eed9b44243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d5e00d825804d788bce098416fafad5.psmdcp" Id="Rd36acb104a08473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X8H4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>