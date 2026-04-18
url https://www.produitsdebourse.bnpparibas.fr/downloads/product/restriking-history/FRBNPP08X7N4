--- v7 (2026-03-27)
+++ v8 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8e2795f86f4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2834296b06484e318654f4598af00356.psmdcp" Id="R5bf7b1dfef36448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0738ed640f2a4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bb81914c20945ff986d4c5689428c56.psmdcp" Id="R5104932877e84bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7N4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>