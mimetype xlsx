--- v8 (2026-04-18)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0738ed640f2a4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bb81914c20945ff986d4c5689428c56.psmdcp" Id="R5104932877e84bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fca0da769f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deeee95b1d514b699ef9bdc8e9cae571.psmdcp" Id="R5f1ebd4211cc49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7N4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>