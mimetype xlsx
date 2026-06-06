--- v9 (2026-05-14)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fca0da769f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/deeee95b1d514b699ef9bdc8e9cae571.psmdcp" Id="R5f1ebd4211cc49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9764569221481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c80273f342c49a5943e423aead1b06e.psmdcp" Id="R1a8453b2e15e42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7N4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>