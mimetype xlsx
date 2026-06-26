--- v10 (2026-06-06)
+++ v11 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9764569221481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c80273f342c49a5943e423aead1b06e.psmdcp" Id="R1a8453b2e15e42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6372a5ccf9d4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ff72276ba06447db86962801a00bbc4.psmdcp" Id="Rbb138c96c8ac4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7N4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>