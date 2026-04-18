--- v6 (2026-03-27)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab16a0a42e14054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5e1f2d3bad5481ba1ab15110737aa05.psmdcp" Id="Rd738e0f23ebd4d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90480eca77ad4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87fc23acbcaa476e92712354e52fc2b7.psmdcp" Id="R857f6225effe4629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7M6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>