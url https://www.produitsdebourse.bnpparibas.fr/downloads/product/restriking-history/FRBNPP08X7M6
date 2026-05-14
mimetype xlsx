--- v7 (2026-04-18)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90480eca77ad4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87fc23acbcaa476e92712354e52fc2b7.psmdcp" Id="R857f6225effe4629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f56ae3d5f04928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfbc3754dc0b43398b35082a245e3ea3.psmdcp" Id="Reca57e0cf15a449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7M6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>