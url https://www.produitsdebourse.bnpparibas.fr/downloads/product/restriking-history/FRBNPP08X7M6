--- v8 (2026-05-14)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f56ae3d5f04928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfbc3754dc0b43398b35082a245e3ea3.psmdcp" Id="Reca57e0cf15a449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2a19a385814c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c47dccca07d241229c39d3da34f324c1.psmdcp" Id="R59540c5a8647424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7M6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>