--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2a19a385814c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c47dccca07d241229c39d3da34f324c1.psmdcp" Id="R59540c5a8647424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eff3ae68824b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b596afc3c24b15861d6ea810f9d5d0.psmdcp" Id="Rbe6f6035ca4d4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7M6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>