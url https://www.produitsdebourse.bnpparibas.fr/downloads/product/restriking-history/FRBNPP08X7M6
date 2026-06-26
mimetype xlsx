--- v10 (2026-06-26)
+++ v11 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1eff3ae68824b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1b596afc3c24b15861d6ea810f9d5d0.psmdcp" Id="Rbe6f6035ca4d4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bd0bdd9673458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fed795a5e87344f1964142e05b9f71f8.psmdcp" Id="R2dfd84fb6f9f4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08X7M6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>