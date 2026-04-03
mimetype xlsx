--- v6 (2026-03-12)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85465b565bc45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3262d9abed26465a9edbaa8220c36520.psmdcp" Id="R1389feddf71344c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144e79716e7d4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc331979907e43c7ab5c707ab68af738.psmdcp" Id="R3f1bf29ac15b41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08UA65</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>