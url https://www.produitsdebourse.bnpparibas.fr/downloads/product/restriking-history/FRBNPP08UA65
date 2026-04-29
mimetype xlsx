--- v7 (2026-04-03)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144e79716e7d4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc331979907e43c7ab5c707ab68af738.psmdcp" Id="R3f1bf29ac15b41ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea70860d7684d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f63db4a8056248dca2db3bf1c244dcad.psmdcp" Id="Rae5af5b276334fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08UA65</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>