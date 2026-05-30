--- v8 (2026-04-29)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea70860d7684d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f63db4a8056248dca2db3bf1c244dcad.psmdcp" Id="Rae5af5b276334fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0016c82d520c47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c73c888f238f48f7a95b8c2489b30ce0.psmdcp" Id="R91b629535e684d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08UA65</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>