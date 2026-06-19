--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0016c82d520c47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c73c888f238f48f7a95b8c2489b30ce0.psmdcp" Id="R91b629535e684d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcefbbafa38c4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12a30963177740319b33e5b1854a9232.psmdcp" Id="R7caff5aa4bc84135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08UA65</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>