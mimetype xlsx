--- v10 (2026-06-19)
+++ v11 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcefbbafa38c4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12a30963177740319b33e5b1854a9232.psmdcp" Id="R7caff5aa4bc84135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b0e3eeed494cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ab0819531924404b137a9eb47e259cb.psmdcp" Id="R2265f263318242cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08UA65</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>