--- v5 (2026-03-05)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e1b31f002b4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a4f279d7710424fbb239ac528729afe.psmdcp" Id="Rb036c88ff4494139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea3eb300a44b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/531fd15dd33e4d1981c48ca4e131402c.psmdcp" Id="Rcb1d341e0b20480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08U9X2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>