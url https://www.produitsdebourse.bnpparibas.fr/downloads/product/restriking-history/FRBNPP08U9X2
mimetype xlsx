--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea3eb300a44b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/531fd15dd33e4d1981c48ca4e131402c.psmdcp" Id="Rcb1d341e0b20480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cf185f2f684864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff7c71174fe43c991252ab1b30c7ba5.psmdcp" Id="Rc27c0fa503a5437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08U9X2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>