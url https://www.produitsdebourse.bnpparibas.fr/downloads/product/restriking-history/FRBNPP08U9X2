--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cf185f2f684864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff7c71174fe43c991252ab1b30c7ba5.psmdcp" Id="Rc27c0fa503a5437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac8108f1c394d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d6b6633ee874c6f8d4576e159dc4b90.psmdcp" Id="R45b93fec11ca4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08U9X2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>