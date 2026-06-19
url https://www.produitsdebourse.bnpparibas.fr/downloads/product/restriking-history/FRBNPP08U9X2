--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac8108f1c394d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d6b6633ee874c6f8d4576e159dc4b90.psmdcp" Id="R45b93fec11ca4853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcac8ffdae54f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/541961a78dd140e6b5e5b6f38bb58214.psmdcp" Id="Rd7407d48c17b476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08U9X2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>