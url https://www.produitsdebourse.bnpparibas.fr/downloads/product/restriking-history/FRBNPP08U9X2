--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcac8ffdae54f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/541961a78dd140e6b5e5b6f38bb58214.psmdcp" Id="Rd7407d48c17b476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bbb21a020f4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aed254781ec4f44a37d57e09abc51a2.psmdcp" Id="R033b8eb6d37a4287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08U9X2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>