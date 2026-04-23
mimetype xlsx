--- v6 (2026-03-26)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cef9890903d458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9affc6c5d94373b53212385f6003d7.psmdcp" Id="Rc4bda6da5fe04159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc764d99620845d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87a20192f14c494da4bcdc3423255183.psmdcp" Id="Rfb139b873ef24a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>