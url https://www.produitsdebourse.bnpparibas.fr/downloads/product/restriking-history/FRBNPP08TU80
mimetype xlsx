--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc764d99620845d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87a20192f14c494da4bcdc3423255183.psmdcp" Id="Rfb139b873ef24a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5f96f58d4f496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf9508b57b642858534da80a4623af9.psmdcp" Id="Raa46871c28734c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>