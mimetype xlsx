--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb5f96f58d4f496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bf9508b57b642858534da80a4623af9.psmdcp" Id="Raa46871c28734c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba9e9a77099413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ac5e3675c684bf8aa7c07673ebcf154.psmdcp" Id="R2584c9aedd114be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>