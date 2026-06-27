--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba9e9a77099413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ac5e3675c684bf8aa7c07673ebcf154.psmdcp" Id="R2584c9aedd114be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc7ccb486654977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65bdeddee3764200ad10d61936001f17.psmdcp" Id="R95fee8764bc140a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU80</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>