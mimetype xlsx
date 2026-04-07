--- v6 (2026-03-16)
+++ v7 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba617953ab7476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65aa5eb24dd64e48aedd716f4cdda63e.psmdcp" Id="Rbdae06b6a5404fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8d400658fe46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff73f7b9191e422093d232d8b32114ec.psmdcp" Id="R5089ceb7926542c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>