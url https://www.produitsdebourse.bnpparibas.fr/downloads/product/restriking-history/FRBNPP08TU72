--- v7 (2026-04-07)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8d400658fe46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff73f7b9191e422093d232d8b32114ec.psmdcp" Id="R5089ceb7926542c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4fa2977fa4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/818ce94a3d9d4e9e9c033af162516174.psmdcp" Id="R8b5863d0af584a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>