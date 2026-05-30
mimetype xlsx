--- v8 (2026-04-29)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca4fa2977fa4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/818ce94a3d9d4e9e9c033af162516174.psmdcp" Id="R8b5863d0af584a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068edab39f034de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f382739c9845ee99cd6ca401a3ade0.psmdcp" Id="R83463247be9a4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>