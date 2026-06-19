--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068edab39f034de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f382739c9845ee99cd6ca401a3ade0.psmdcp" Id="R83463247be9a4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747ed22ef6d448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4829d09e0854958bab2944fbff2d6ab.psmdcp" Id="R4f13493a59d24c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>