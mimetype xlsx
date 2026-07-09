--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747ed22ef6d448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4829d09e0854958bab2944fbff2d6ab.psmdcp" Id="R4f13493a59d24c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ceaf66c5bc7436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ce397d179ec486c91c1e9ccc44a064f.psmdcp" Id="Re03aa95bbfc44bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU72</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>