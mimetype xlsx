--- v6 (2026-03-26)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a76a2c083824228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0efebb9a5c74366bb7039ba98745ddf.psmdcp" Id="Raff09cab5b3745b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b61c50d75b4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2783beedae8644dc847458c69e8aff4d.psmdcp" Id="Re679554ddff54dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU64</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>