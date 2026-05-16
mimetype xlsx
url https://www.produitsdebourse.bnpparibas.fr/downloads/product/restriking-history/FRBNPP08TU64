--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b61c50d75b4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2783beedae8644dc847458c69e8aff4d.psmdcp" Id="Re679554ddff54dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8993dcf6d514fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dac01fda2d9a40d597a0ce2bf71c67aa.psmdcp" Id="R183795194b0f4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU64</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>