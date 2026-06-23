--- v8 (2026-05-16)
+++ v9 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8993dcf6d514fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dac01fda2d9a40d597a0ce2bf71c67aa.psmdcp" Id="R183795194b0f4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0a9fd76c7a4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25296a195c1a427696ba4fdabda1f8d9.psmdcp" Id="R2f587b460445446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08TU64</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>