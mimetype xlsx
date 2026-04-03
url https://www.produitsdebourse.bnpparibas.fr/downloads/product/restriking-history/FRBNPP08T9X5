--- v5 (2026-03-05)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687f28b2ad524ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d424d4e5b1b42ff971f6226be03813f.psmdcp" Id="R56eda6ac4a96426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4144a93517c14697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95826f857de34a8fae54a824e5db197b.psmdcp" Id="R5f1a0834a3db4965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08T9X5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>