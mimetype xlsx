--- v6 (2026-04-03)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4144a93517c14697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95826f857de34a8fae54a824e5db197b.psmdcp" Id="R5f1a0834a3db4965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b3ad8747f44781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11717c6fbcfa42f49068d4e9c81105f2.psmdcp" Id="R7bb27cd4263147fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08T9X5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>