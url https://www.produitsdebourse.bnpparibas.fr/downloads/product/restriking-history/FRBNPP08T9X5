--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b3ad8747f44781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11717c6fbcfa42f49068d4e9c81105f2.psmdcp" Id="R7bb27cd4263147fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c825b621714764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aa97778d8644b29a5b62c1c9f3e8aa6.psmdcp" Id="R16a93ebe96c048c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08T9X5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>