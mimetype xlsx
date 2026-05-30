--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c825b621714764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1aa97778d8644b29a5b62c1c9f3e8aa6.psmdcp" Id="R16a93ebe96c048c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14caac4479547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2b2b58abe8a48469c647d247e8faa0d.psmdcp" Id="R042cd76e41e94e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08T9X5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>