--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14caac4479547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2b2b58abe8a48469c647d247e8faa0d.psmdcp" Id="R042cd76e41e94e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a78f7b8682e4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ceeaa26054f48babd80135c3c7fdd8d.psmdcp" Id="Rc2105dbce176449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08T9X5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>