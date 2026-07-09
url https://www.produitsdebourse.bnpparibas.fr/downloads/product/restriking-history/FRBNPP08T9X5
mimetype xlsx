--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a78f7b8682e4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ceeaa26054f48babd80135c3c7fdd8d.psmdcp" Id="Rc2105dbce176449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee35d793ad245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f08257c47064c1d8604939fb00e55d4.psmdcp" Id="R4381bb8b2eeb41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08T9X5</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>