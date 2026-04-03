--- v6 (2026-03-05)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf570b56d6684f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7101713b0d47403d909af90c58439531.psmdcp" Id="R9dc1556b1fd1423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871e760d329f4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70fab2c84aa2483d9b98a5fc98cfe94b.psmdcp" Id="Rbbea8cec3d854a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08S9K3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>