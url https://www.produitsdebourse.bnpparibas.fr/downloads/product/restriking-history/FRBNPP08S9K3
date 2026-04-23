--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871e760d329f4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70fab2c84aa2483d9b98a5fc98cfe94b.psmdcp" Id="Rbbea8cec3d854a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1275f535393b47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51655fcb22114068b4fd0160ef5b0657.psmdcp" Id="Rf0f5ff2bfb6e483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08S9K3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>