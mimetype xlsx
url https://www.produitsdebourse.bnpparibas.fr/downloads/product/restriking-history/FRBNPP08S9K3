--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1275f535393b47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51655fcb22114068b4fd0160ef5b0657.psmdcp" Id="Rf0f5ff2bfb6e483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f564126c944d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb42bc1a52734a67a7973e6290d58c18.psmdcp" Id="R8ab503787f62472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08S9K3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>