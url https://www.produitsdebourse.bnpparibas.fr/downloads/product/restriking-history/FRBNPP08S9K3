--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f564126c944d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb42bc1a52734a67a7973e6290d58c18.psmdcp" Id="R8ab503787f62472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75170abc31c74f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb5227ec03d943e8ab3c6f620aa7ffb3.psmdcp" Id="R17d233d4217b4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08S9K3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>