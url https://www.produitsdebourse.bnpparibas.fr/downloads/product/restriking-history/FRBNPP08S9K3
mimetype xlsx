--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75170abc31c74f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb5227ec03d943e8ab3c6f620aa7ffb3.psmdcp" Id="R17d233d4217b4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1a578726d94e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc8577f65911458cacd90acb2f00f483.psmdcp" Id="Rba840e1a85894859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08S9K3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>