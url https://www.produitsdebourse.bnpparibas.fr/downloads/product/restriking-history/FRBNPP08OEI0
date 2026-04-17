--- v7 (2026-03-26)
+++ v8 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed943318bd84524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/504404124570417db0108b1381a622e1.psmdcp" Id="Rd3305f429f374bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3f082f9f544c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4528bf7c49f430e9f35f7bc734ca5cc.psmdcp" Id="R054a60529c004e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08OEI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>