--- v8 (2026-04-17)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3f082f9f544c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4528bf7c49f430e9f35f7bc734ca5cc.psmdcp" Id="R054a60529c004e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8d000175864765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3df73c1a86b0444aa58a42b16bd97dc7.psmdcp" Id="R5f497a9e88f34ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08OEI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>