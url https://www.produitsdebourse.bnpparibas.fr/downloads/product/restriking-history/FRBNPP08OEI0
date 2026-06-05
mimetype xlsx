--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8d000175864765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3df73c1a86b0444aa58a42b16bd97dc7.psmdcp" Id="R5f497a9e88f34ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbf162d508c4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66fae71c89f2459fb9f4eff886d36a38.psmdcp" Id="R4855f6c1f96a470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08OEI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>