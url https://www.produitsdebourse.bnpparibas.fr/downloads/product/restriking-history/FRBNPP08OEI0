--- v10 (2026-06-05)
+++ v11 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbf162d508c4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66fae71c89f2459fb9f4eff886d36a38.psmdcp" Id="R4855f6c1f96a470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe83c1c8c3e640a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b0dd64dcb1441dfb202f939a703da4c.psmdcp" Id="R31a840027715447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08OEI0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>