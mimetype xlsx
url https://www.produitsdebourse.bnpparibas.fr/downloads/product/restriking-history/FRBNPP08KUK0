--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aea9bc07c744bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8b35d77865142b381b9eec48860df68.psmdcp" Id="R9283d3ecd8fb4050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3c8b5eb90146c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d87d45036a24047b89176347dbc1d34.psmdcp" Id="Rdbf69fcb6dd84a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>