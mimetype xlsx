--- v6 (2026-04-06)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3c8b5eb90146c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d87d45036a24047b89176347dbc1d34.psmdcp" Id="Rdbf69fcb6dd84a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11978d1f24bf41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea1968f3200b4770a3920f511a41fb5f.psmdcp" Id="R39fa16a903d748ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>