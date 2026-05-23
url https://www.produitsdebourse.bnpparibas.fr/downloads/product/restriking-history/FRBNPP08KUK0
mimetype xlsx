--- v7 (2026-04-29)
+++ v8 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11978d1f24bf41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea1968f3200b4770a3920f511a41fb5f.psmdcp" Id="R39fa16a903d748ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32201a718f4d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9cd475614ca44238544fe3eddd9845d.psmdcp" Id="R17ce1560c3bb4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>