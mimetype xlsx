--- v8 (2026-05-23)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32201a718f4d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9cd475614ca44238544fe3eddd9845d.psmdcp" Id="R17ce1560c3bb4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431854b32e4f4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e6a6cec66de4646af36bac794da0434.psmdcp" Id="R71b74bbc7e944f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUK0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>