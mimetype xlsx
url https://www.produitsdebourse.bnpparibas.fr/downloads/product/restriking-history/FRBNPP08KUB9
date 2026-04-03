--- v5 (2026-03-10)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a11b9b56c194c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4256533e4d5c45a7adb98a8918808896.psmdcp" Id="R550bbd24cdc04ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a147e7dfc93417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3153b2042fd4c1bba09f1462b57d626.psmdcp" Id="Rc1de3091c6d5469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUB9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>