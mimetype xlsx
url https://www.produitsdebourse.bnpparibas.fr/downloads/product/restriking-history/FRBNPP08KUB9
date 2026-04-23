--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a147e7dfc93417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3153b2042fd4c1bba09f1462b57d626.psmdcp" Id="Rc1de3091c6d5469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f313482a8c43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a290c1509d674b8caca3d9c1de66f894.psmdcp" Id="R55e31370bc7f4025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUB9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>