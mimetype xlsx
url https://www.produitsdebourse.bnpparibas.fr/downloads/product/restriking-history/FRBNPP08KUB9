--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f313482a8c43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a290c1509d674b8caca3d9c1de66f894.psmdcp" Id="R55e31370bc7f4025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12661eea1b8a45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e78d773b7ff4e9badfe330da6378150.psmdcp" Id="R2e58daa677094c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUB9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>