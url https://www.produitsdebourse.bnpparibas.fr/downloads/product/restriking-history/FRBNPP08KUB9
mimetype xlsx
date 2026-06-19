--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12661eea1b8a45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e78d773b7ff4e9badfe330da6378150.psmdcp" Id="R2e58daa677094c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221db3466da34f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac913824c3394bde870587d69aa5d398.psmdcp" Id="R9db939ea71004afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUB9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>