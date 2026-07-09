--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221db3466da34f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac913824c3394bde870587d69aa5d398.psmdcp" Id="R9db939ea71004afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb00ef382f34023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5908922078a34731bdb33d5fe99bdc37.psmdcp" Id="Rd3971af4c9ff4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08KUB9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>