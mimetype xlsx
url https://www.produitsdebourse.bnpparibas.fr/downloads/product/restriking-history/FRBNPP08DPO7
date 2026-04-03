--- v5 (2026-03-05)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40ae977758d42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1a6ce636f964ace995e57223b9b5fbb.psmdcp" Id="Rb6702b5575804905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4791a13a3c24335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e214e880d7034a2d9680531312bf7e5f.psmdcp" Id="R6e8192c5e4204d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08DPO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>