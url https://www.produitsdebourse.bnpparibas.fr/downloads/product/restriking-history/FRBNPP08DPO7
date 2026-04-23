--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4791a13a3c24335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e214e880d7034a2d9680531312bf7e5f.psmdcp" Id="R6e8192c5e4204d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb692abb0f86b4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20e7bd50a0ae45c38997b9c3af8037e3.psmdcp" Id="Rd5bfec8a2af842e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08DPO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>