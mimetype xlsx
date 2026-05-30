--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb692abb0f86b4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20e7bd50a0ae45c38997b9c3af8037e3.psmdcp" Id="Rd5bfec8a2af842e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465046149fbd49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187b9bcd5d2642cf97588e2c58eed622.psmdcp" Id="Rfda631cd458242e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08DPO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>