--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465046149fbd49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/187b9bcd5d2642cf97588e2c58eed622.psmdcp" Id="Rfda631cd458242e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d44374f80f342ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9c46e8b3da94e4db04bc092c6ca5ed0.psmdcp" Id="R578bc1c41c864025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08DPO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>