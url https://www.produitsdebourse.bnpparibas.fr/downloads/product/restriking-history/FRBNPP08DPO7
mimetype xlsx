--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d44374f80f342ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9c46e8b3da94e4db04bc092c6ca5ed0.psmdcp" Id="R578bc1c41c864025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb889b27899384e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6955a403b244b43aca1d186e8e09670.psmdcp" Id="R216f9d3afa1f4f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08DPO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>