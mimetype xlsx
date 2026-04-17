--- v8 (2026-03-28)
+++ v9 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6d84caff0d49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa5b060bc8ca4b09a2916873a95d8c60.psmdcp" Id="Rb35a507ec9de4b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eea71f445c4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c541b6130095481b99d39780d165e972.psmdcp" Id="R8466d2349a324632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5X3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>