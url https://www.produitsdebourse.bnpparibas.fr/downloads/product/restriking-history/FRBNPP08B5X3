--- v9 (2026-04-17)
+++ v10 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61eea71f445c4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c541b6130095481b99d39780d165e972.psmdcp" Id="R8466d2349a324632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef13330e020425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2974e6e9461d4fcb81a2228c60682d6d.psmdcp" Id="R441ed2e969c945e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5X3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>