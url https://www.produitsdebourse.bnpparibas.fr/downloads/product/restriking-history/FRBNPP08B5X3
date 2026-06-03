--- v10 (2026-05-13)
+++ v11 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef13330e020425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2974e6e9461d4fcb81a2228c60682d6d.psmdcp" Id="R441ed2e969c945e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed8158dc6884985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1db3358f6d94098a486db710f34f28b.psmdcp" Id="R92ee8b2e2d9d46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5X3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>