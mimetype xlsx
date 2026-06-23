--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed8158dc6884985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1db3358f6d94098a486db710f34f28b.psmdcp" Id="R92ee8b2e2d9d46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713dd1ea9f34008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b75d8f47b354630b79173a876ee86e7.psmdcp" Id="Rc2c92cb0dc204503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5X3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>