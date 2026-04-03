--- v4 (2026-02-06)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05936c23143482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac7d686388c4f2bb449a7754a762d0c.psmdcp" Id="R5beeffa25ebb41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8d62359bde4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd64ee1acc744e35b37c9c48a0492d7b.psmdcp" Id="R797eb95211e24d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5O2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>