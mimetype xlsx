--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8d62359bde4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd64ee1acc744e35b37c9c48a0492d7b.psmdcp" Id="R797eb95211e24d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2791e7ea8fec4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d653fda55764e6fa2027cad10c56ed7.psmdcp" Id="R2c42d3d48f724fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5O2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>