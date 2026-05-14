--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2791e7ea8fec4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d653fda55764e6fa2027cad10c56ed7.psmdcp" Id="R2c42d3d48f724fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bae871057884f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abf745c4d0704628a439ff2c5acc9176.psmdcp" Id="R020ebbc588794935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5O2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>