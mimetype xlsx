--- v7 (2026-05-14)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bae871057884f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abf745c4d0704628a439ff2c5acc9176.psmdcp" Id="R020ebbc588794935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead6c7385a74783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1974075830649d98d71291178313bcb.psmdcp" Id="R44571ef8842b41e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5O2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>