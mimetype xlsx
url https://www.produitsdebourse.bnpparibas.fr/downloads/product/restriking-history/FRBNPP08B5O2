--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead6c7385a74783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1974075830649d98d71291178313bcb.psmdcp" Id="R44571ef8842b41e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15fb8d1ac254d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca1f0d1fd26c4e10aec4004db51528d0.psmdcp" Id="R2b0f4a142bdf4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP08B5O2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>