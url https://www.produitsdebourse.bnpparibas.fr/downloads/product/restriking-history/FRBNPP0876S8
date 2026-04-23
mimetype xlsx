--- v5 (2026-03-26)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78b7bce4ff04bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbb1c0d6659d4d0cb71a44478c7dec71.psmdcp" Id="Rc9541b97978043c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895f79cde6294c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a126c191d4c24c528916e5d1c325080b.psmdcp" Id="Rb0afad1ace174583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876S8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>