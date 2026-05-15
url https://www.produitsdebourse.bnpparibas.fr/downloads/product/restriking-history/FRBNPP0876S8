--- v6 (2026-04-23)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895f79cde6294c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a126c191d4c24c528916e5d1c325080b.psmdcp" Id="Rb0afad1ace174583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb6ff45e1944720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/899717eb7b9e4f92be0ca08ba7b9a5fa.psmdcp" Id="Rf951304e0c8b42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876S8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>