--- v7 (2026-05-15)
+++ v8 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb6ff45e1944720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/899717eb7b9e4f92be0ca08ba7b9a5fa.psmdcp" Id="Rf951304e0c8b42f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40710bd3f89744fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4471b9dd8ff441f68f59e60432d7601d.psmdcp" Id="R4a1d9c4bfe104a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876S8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>