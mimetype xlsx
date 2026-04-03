--- v4 (2026-03-05)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cbf1d8553a4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60783e57ce6b4ee9b55089c3932ef04e.psmdcp" Id="R535b61bcdf7146c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e976ae7e37b4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdab1f61bb0f4e5e931bb1e64ab47f0d.psmdcp" Id="R2c07966ff69a43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876M1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>