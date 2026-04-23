--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e976ae7e37b4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdab1f61bb0f4e5e931bb1e64ab47f0d.psmdcp" Id="R2c07966ff69a43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb76bb7b3d9b4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22640eebb98d4acb9e4ad32cb8d438e5.psmdcp" Id="Rfdedce3e0c354693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876M1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>