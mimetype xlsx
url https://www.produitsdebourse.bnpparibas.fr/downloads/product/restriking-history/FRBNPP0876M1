--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb76bb7b3d9b4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22640eebb98d4acb9e4ad32cb8d438e5.psmdcp" Id="Rfdedce3e0c354693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5276df61524f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8891461c38f4208a73bde8e243400ce.psmdcp" Id="R43806f070cac4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876M1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>