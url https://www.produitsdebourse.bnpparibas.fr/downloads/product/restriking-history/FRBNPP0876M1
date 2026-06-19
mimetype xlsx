--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5276df61524f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8891461c38f4208a73bde8e243400ce.psmdcp" Id="R43806f070cac4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d760ed2df84da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb31e5c7ae854e87ba87ee9664c97eb1.psmdcp" Id="R7a43ab85c92a4788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876M1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>