--- v8 (2026-06-19)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d760ed2df84da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb31e5c7ae854e87ba87ee9664c97eb1.psmdcp" Id="R7a43ab85c92a4788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f33329e42240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8744c75196a248e6ab57b020b9556273.psmdcp" Id="R0448afe6a3df4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876M1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>