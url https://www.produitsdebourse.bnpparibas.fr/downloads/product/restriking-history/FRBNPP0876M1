--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f33329e42240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8744c75196a248e6ab57b020b9556273.psmdcp" Id="R0448afe6a3df4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9290bd21e6d4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8e2d766376e425ab111db100bdecaff.psmdcp" Id="R4b9e48c8261c475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0876M1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>