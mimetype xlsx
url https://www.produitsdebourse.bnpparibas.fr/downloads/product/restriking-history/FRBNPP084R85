--- v5 (2026-03-05)
+++ v6 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3dc03ca7474c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/875914cb475a4d2eb51403ff5d887af4.psmdcp" Id="R3d003f043662468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca417f6ae4064d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44b7072084904a088ade2f3f081263bd.psmdcp" Id="R1147bef593c0448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084R85</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>