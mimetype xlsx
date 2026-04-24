--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca417f6ae4064d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44b7072084904a088ade2f3f081263bd.psmdcp" Id="R1147bef593c0448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe72c114c1c04b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a0f81e846fb4b0aaa8c55056883eb62.psmdcp" Id="R52ef0393ac7b47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084R85</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>