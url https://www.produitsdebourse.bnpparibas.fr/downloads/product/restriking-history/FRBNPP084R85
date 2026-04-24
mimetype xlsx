--- v7 (2026-04-24)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe72c114c1c04b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a0f81e846fb4b0aaa8c55056883eb62.psmdcp" Id="R52ef0393ac7b47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e9b5d77f1a4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d83faa520f354cab8672bba81097b7da.psmdcp" Id="Re3cb33ee5bb24ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084R85</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>