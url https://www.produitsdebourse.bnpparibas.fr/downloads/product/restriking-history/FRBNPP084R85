--- v8 (2026-04-24)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e9b5d77f1a4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d83faa520f354cab8672bba81097b7da.psmdcp" Id="Re3cb33ee5bb24ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3f9c8e2de6411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0727db457144d2db512e99ffe85d651.psmdcp" Id="R2c6549fb57824697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084R85</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>