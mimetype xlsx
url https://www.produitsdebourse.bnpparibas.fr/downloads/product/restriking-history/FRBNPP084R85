--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3f9c8e2de6411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0727db457144d2db512e99ffe85d651.psmdcp" Id="R2c6549fb57824697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4884126840d9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3bb3c5e4e544c63a1fec24fbe2dfde0.psmdcp" Id="R6c746b44a0db47a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084R85</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>