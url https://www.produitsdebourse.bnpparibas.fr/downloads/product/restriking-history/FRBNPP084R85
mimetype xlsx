--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4884126840d9451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3bb3c5e4e544c63a1fec24fbe2dfde0.psmdcp" Id="R6c746b44a0db47a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5844a40cd23b42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88ad031d936747bcbd7a640a03f7a22d.psmdcp" Id="Rf77f9cec784a4fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084R85</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>