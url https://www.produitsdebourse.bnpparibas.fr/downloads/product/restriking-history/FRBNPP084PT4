--- v7 (2026-03-28)
+++ v8 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7c7b6923d44034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9659533dc864437b93e90bcca4e010e.psmdcp" Id="R9993612579fb4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c171290411a4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/442a637126e742cbb4209badb83720a5.psmdcp" Id="R238ab1e30ccf428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PT4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>