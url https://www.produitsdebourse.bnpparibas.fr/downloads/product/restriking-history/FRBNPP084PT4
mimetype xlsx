--- v8 (2026-04-17)
+++ v9 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c171290411a4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/442a637126e742cbb4209badb83720a5.psmdcp" Id="R238ab1e30ccf428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18ebc5bb53b4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e23fa7c69c04dd4b8dfe3a307d5f9c4.psmdcp" Id="Rc18c687faed54b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PT4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>