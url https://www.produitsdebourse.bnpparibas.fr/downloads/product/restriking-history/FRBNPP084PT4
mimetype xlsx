--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18ebc5bb53b4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e23fa7c69c04dd4b8dfe3a307d5f9c4.psmdcp" Id="Rc18c687faed54b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf995ba2c49f4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b30bcc0a4dd84df39ec63735b065c83f.psmdcp" Id="R4523ee6b13f94b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PT4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>