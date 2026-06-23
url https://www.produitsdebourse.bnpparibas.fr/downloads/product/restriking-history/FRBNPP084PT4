--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf995ba2c49f4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b30bcc0a4dd84df39ec63735b065c83f.psmdcp" Id="R4523ee6b13f94b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfc60e74a83432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3273762dfd2f4338bbbcec4f209d95f6.psmdcp" Id="R09a75ea436054d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PT4</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>