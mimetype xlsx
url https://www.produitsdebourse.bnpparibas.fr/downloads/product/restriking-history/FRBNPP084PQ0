--- v6 (2026-03-12)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73de4c1cf1334111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/589196c505a64ecb87d43e9d55ba67b9.psmdcp" Id="R7ac7075eca364152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141034f2523d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a24cdc2f8394680b3bedc00dfc96c30.psmdcp" Id="R95b39d10550f432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>