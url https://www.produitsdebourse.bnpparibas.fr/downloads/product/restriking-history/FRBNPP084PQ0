--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141034f2523d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a24cdc2f8394680b3bedc00dfc96c30.psmdcp" Id="R95b39d10550f432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ee013a52854a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b7ff9cd890c44cfab8aa7dc78a9c878.psmdcp" Id="R951e1bb5bc0e4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>