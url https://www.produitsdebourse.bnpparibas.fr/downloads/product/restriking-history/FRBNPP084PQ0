--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ee013a52854a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b7ff9cd890c44cfab8aa7dc78a9c878.psmdcp" Id="R951e1bb5bc0e4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a4c5ce8fca425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/996e3f3807674ffcb91f6ce296076759.psmdcp" Id="Rd5a24a93ea314f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>