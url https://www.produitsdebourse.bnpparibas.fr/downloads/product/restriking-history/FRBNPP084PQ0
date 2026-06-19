--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a4c5ce8fca425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/996e3f3807674ffcb91f6ce296076759.psmdcp" Id="Rd5a24a93ea314f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f4edaf246b4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d994a36020eb4d4187f6dc4480510227.psmdcp" Id="Rf8a20366789046ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>