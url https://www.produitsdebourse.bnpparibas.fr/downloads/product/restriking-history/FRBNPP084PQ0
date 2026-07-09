--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f4edaf246b4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d994a36020eb4d4187f6dc4480510227.psmdcp" Id="Rf8a20366789046ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625bbda5bd704a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aa6b252f6c748348c21fbcb16041df7.psmdcp" Id="Rce9dc1e10ec34596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>