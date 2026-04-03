--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac793fb4b594c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcd1e961424436eaf9d5db9861e2cea.psmdcp" Id="Rc3190f9a7ce646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012e41ab20004d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cf0c7b90df4a16a723eb6095d8046e.psmdcp" Id="Rfe04a78a9f96414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PI7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>