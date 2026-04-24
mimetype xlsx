--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012e41ab20004d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cf0c7b90df4a16a723eb6095d8046e.psmdcp" Id="Rfe04a78a9f96414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91df8e34617c4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57bed5ffb86a4d7f8d4cbcf87d71ee5e.psmdcp" Id="Rb4589426acb54a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PI7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>