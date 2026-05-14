--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91df8e34617c4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57bed5ffb86a4d7f8d4cbcf87d71ee5e.psmdcp" Id="Rb4589426acb54a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75cb78bd535431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/017cc9ba089248c3974cf94641e93d44.psmdcp" Id="Rbde337bf221e4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PI7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>