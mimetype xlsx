--- v9 (2026-05-14)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75cb78bd535431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/017cc9ba089248c3974cf94641e93d44.psmdcp" Id="Rbde337bf221e4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redaa5ca28fec4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f35890effcf4b08a0d793a25e2f21f7.psmdcp" Id="Rfe34ea72af094171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PI7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>