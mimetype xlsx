--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redaa5ca28fec4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f35890effcf4b08a0d793a25e2f21f7.psmdcp" Id="Rfe34ea72af094171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2a73903af143eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ea7cfe5bc034264b3dec2f7a7a42e5d.psmdcp" Id="R3e5592c03570485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PI7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>