--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra996dfdc5e574f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afe29608078148aca0fd2a09e0730dee.psmdcp" Id="R11c080103da942f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d9f4dc506941a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2cc1ab11283408886e57d134a295d59.psmdcp" Id="R9210cddf72c744c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PH9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>