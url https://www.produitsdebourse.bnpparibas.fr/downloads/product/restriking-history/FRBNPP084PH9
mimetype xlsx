--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d9f4dc506941a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2cc1ab11283408886e57d134a295d59.psmdcp" Id="R9210cddf72c744c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39837613d51c4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bf27b0b18b84043aadff6b403abf475.psmdcp" Id="R03312af3371544ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PH9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>