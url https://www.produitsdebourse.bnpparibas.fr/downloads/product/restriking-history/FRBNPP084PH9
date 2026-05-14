--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39837613d51c4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bf27b0b18b84043aadff6b403abf475.psmdcp" Id="R03312af3371544ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd539e2bb0e4e4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65dbdbb3fd864a5bb1b1922cbe16a89f.psmdcp" Id="Rafe3bb41c6bb4ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PH9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>