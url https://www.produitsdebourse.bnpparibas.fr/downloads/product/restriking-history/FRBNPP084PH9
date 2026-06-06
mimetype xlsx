--- v8 (2026-05-14)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd539e2bb0e4e4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65dbdbb3fd864a5bb1b1922cbe16a89f.psmdcp" Id="Rafe3bb41c6bb4ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb05c2bdaace4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/723d92e0d2f14b768802dde828bddc6d.psmdcp" Id="Ref316acaafbd47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PH9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>