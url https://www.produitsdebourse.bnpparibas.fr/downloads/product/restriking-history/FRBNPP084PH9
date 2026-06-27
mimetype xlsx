--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb05c2bdaace4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/723d92e0d2f14b768802dde828bddc6d.psmdcp" Id="Ref316acaafbd47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5d5c836f544857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11702c4bef284e8189e5df9f956785e7.psmdcp" Id="R9438ced0ca14438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP084PH9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>