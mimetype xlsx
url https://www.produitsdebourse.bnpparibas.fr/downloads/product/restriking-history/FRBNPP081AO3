--- v4 (2026-03-05)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e9a17b9f574115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b33bb1fd65b1458c8f7ccd5900f13b69.psmdcp" Id="R119bb0b829b340f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedad354dbe44237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27b693f2120d48eba976e02bfb3403f5.psmdcp" Id="Rd90dd3f268124408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP081AO3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>