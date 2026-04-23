--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedad354dbe44237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27b693f2120d48eba976e02bfb3403f5.psmdcp" Id="Rd90dd3f268124408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc13cc37ef64f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e59bb9670dd24256919bebd82ba01e5f.psmdcp" Id="Rc63e20f4920b4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP081AO3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>