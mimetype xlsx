--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc13cc37ef64f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e59bb9670dd24256919bebd82ba01e5f.psmdcp" Id="Rc63e20f4920b4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9192d9bc6d4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1daa113dbaad40309d39b8aac00ea58c.psmdcp" Id="Re47d6861002a4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP081AO3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>