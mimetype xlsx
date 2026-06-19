--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9192d9bc6d4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1daa113dbaad40309d39b8aac00ea58c.psmdcp" Id="Re47d6861002a4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b9e637e9b94903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/759adc194229440e8825cb6528fbe332.psmdcp" Id="R2293b4621dfa4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP081AO3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>