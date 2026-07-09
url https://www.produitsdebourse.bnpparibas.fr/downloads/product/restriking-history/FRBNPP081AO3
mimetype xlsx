--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b9e637e9b94903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/759adc194229440e8825cb6528fbe332.psmdcp" Id="R2293b4621dfa4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf130ff9242c246c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f1e00e9893a49eab20af5dbc2c63520.psmdcp" Id="R6944d39e81b245b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP081AO3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>