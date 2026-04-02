--- v4 (2026-03-12)
+++ v5 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5ee745d0e2453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e281a440b34ba7b2af8d837a456e10.psmdcp" Id="Rfc30c4f99a244626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075a3f2e6a854c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70fe47c45f09435b94151013a435a817.psmdcp" Id="R206c3c5e44a74bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TSA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>