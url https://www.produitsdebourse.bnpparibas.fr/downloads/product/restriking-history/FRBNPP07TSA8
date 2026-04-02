--- v5 (2026-04-02)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075a3f2e6a854c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70fe47c45f09435b94151013a435a817.psmdcp" Id="R206c3c5e44a74bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd369e7f9c9ae4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b23653d6ee6463e8de547ef186b757a.psmdcp" Id="Rf1a6ffb6be3f4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TSA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>