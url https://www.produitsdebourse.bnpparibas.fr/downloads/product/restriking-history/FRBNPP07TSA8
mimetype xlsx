--- v6 (2026-04-02)
+++ v7 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd369e7f9c9ae4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b23653d6ee6463e8de547ef186b757a.psmdcp" Id="Rf1a6ffb6be3f4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53be5d906124a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e9a4209f8104ce0a0ff0f5959b92916.psmdcp" Id="R75680b7e1dfa4783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TSA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>