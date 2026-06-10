--- v7 (2026-04-30)
+++ v8 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53be5d906124a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e9a4209f8104ce0a0ff0f5959b92916.psmdcp" Id="R75680b7e1dfa4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7dc24c683c4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da4c202f51384f26ab90be2736841734.psmdcp" Id="R2ba18e99031c438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TSA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>