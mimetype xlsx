--- v8 (2026-06-10)
+++ v9 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7dc24c683c4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da4c202f51384f26ab90be2736841734.psmdcp" Id="R2ba18e99031c438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537d401b97184cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1792fb6f920040deb628215ad80a3a4e.psmdcp" Id="Rce188709a02040b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TSA8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>