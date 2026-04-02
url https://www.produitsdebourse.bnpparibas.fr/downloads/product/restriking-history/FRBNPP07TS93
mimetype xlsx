--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6073d32300fe4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ee4c9adc9fb4e459ca68c40d9ff80e5.psmdcp" Id="R7d4532e432c748ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf13bcff7794668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2d59080b9dc4b0a8ef8e57ba19e20e6.psmdcp" Id="Rff89db626d444ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TS93</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>