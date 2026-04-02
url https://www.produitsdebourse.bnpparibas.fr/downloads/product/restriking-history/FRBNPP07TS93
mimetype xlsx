--- v6 (2026-04-02)
+++ v7 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf13bcff7794668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2d59080b9dc4b0a8ef8e57ba19e20e6.psmdcp" Id="Rff89db626d444ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d84929570d49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fef8579cecbd47709ae487354e6426ee.psmdcp" Id="Rf68373b08a2e41a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TS93</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>