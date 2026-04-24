--- v7 (2026-04-02)
+++ v8 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d84929570d49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fef8579cecbd47709ae487354e6426ee.psmdcp" Id="Rf68373b08a2e41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e48301510946b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4f989db4687489f966e544666ceb52e.psmdcp" Id="R6d5b771202f9442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TS93</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>