--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e48301510946b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4f989db4687489f966e544666ceb52e.psmdcp" Id="R6d5b771202f9442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46f0ed254504e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3364c70899804a87ae98c70b889f9c21.psmdcp" Id="R190861ba58df4024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TS93</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>