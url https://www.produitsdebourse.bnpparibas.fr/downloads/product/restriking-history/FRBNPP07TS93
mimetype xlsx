--- v9 (2026-05-15)
+++ v10 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb46f0ed254504e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3364c70899804a87ae98c70b889f9c21.psmdcp" Id="R190861ba58df4024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d07177eb7b4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f562022b9d1e46d49d53c16c2c696d33.psmdcp" Id="Rcd063cbfc09f4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TS93</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>