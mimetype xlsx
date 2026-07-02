--- v10 (2026-06-10)
+++ v11 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d07177eb7b4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f562022b9d1e46d49d53c16c2c696d33.psmdcp" Id="Rcd063cbfc09f4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1319d5de7e94405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7a27bd232814f9bba73477f909bfad1.psmdcp" Id="R752e24685ec54123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TS93</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>