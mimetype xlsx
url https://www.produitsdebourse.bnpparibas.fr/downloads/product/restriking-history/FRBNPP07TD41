--- v4 (2026-03-13)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d705b6ab35f44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36af0c88e482488a9b74618d0a1dd854.psmdcp" Id="R075633ffd9234b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec71267459a4431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75abef6ffc1f4c3fb533e62146d44fb8.psmdcp" Id="R9251208f50ab42ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TD41</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>