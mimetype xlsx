--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec71267459a4431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75abef6ffc1f4c3fb533e62146d44fb8.psmdcp" Id="R9251208f50ab42ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c72fe202ec49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905426be3b9e4a4cb4fade04d04477a2.psmdcp" Id="R384cdce92b7e455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TD41</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>