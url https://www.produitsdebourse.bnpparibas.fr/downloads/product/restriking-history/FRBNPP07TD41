--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c72fe202ec49b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/905426be3b9e4a4cb4fade04d04477a2.psmdcp" Id="R384cdce92b7e455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96455a3208c34c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d04ef4c871dc4dc2a005c1b8a89202d8.psmdcp" Id="Rf38ba780bead46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TD41</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>