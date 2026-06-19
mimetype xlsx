--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96455a3208c34c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d04ef4c871dc4dc2a005c1b8a89202d8.psmdcp" Id="Rf38ba780bead46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578a374bfaad40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed277dd8c2cb48759394338a2ced08be.psmdcp" Id="R83c043df06e848c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TD41</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>