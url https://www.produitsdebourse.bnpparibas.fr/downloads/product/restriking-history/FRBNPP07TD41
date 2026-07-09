--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578a374bfaad40a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed277dd8c2cb48759394338a2ced08be.psmdcp" Id="R83c043df06e848c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb53bdd6efe4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05387051249848a78f5a53cccb954d37.psmdcp" Id="R98ab8f9c6b5f45c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07TD41</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>