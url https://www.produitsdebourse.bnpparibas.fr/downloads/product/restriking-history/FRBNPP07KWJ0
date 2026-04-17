--- v5 (2026-03-26)
+++ v6 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36262e14688a4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/baf2a5d884064156b825d23782d42bdb.psmdcp" Id="R2d17832dab83445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b62c1a8c164b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09ddd26a57a44d16bf1b1a669a6f9d82.psmdcp" Id="R0c6654c4c39b4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07KWJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>