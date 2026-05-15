--- v6 (2026-04-17)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b62c1a8c164b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09ddd26a57a44d16bf1b1a669a6f9d82.psmdcp" Id="R0c6654c4c39b4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5750edf0707c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486dd7e06d9c4102aeb6907d61199888.psmdcp" Id="R99d324e78ede457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07KWJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>