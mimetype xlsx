--- v7 (2026-05-15)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5750edf0707c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486dd7e06d9c4102aeb6907d61199888.psmdcp" Id="R99d324e78ede457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8236d93a30204d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d749836fe89943b9833252a994a50451.psmdcp" Id="Rdcd4146afca547d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07KWJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>