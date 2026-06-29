--- v8 (2026-06-06)
+++ v9 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8236d93a30204d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d749836fe89943b9833252a994a50451.psmdcp" Id="Rdcd4146afca547d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2894c5e5534e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8c784544f8e4a1e8abcb9acda80a6ff.psmdcp" Id="R9b9ec061fba94c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07KWJ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>