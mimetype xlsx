--- v5 (2026-03-05)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a10927719c444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df92e8c207d44cf9852ad423b3af2338.psmdcp" Id="Ra9789cee4e434aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca9fb4cdc5f4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d388b54dde134bb995a791bb9ef67b61.psmdcp" Id="Rcc4528375fcc4296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IMQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>