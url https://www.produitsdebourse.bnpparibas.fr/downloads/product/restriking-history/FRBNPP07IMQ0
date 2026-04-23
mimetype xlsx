--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca9fb4cdc5f4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d388b54dde134bb995a791bb9ef67b61.psmdcp" Id="Rcc4528375fcc4296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112bd3af28ca48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38d17493f5a548bca8d7f5575d306243.psmdcp" Id="R16eb49570b444225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IMQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>