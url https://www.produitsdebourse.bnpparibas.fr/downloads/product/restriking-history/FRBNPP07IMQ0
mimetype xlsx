--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112bd3af28ca48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38d17493f5a548bca8d7f5575d306243.psmdcp" Id="R16eb49570b444225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74d35edcc1f4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d471c2c131845849b1a3fe882e454eb.psmdcp" Id="Rb5670c202dad418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IMQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>