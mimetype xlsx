--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74d35edcc1f4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d471c2c131845849b1a3fe882e454eb.psmdcp" Id="Rb5670c202dad418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ab428a5c3545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bb8412591144162bb25b5999e0d645a.psmdcp" Id="R74d386c98ddb4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IMQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>