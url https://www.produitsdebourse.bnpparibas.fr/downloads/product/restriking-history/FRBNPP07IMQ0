--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ab428a5c3545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bb8412591144162bb25b5999e0d645a.psmdcp" Id="R74d386c98ddb4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c5a65c3b21465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cdef68c5b534e8fa33d012838fc1bec.psmdcp" Id="R5ffbcfa05ca04be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IMQ0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>