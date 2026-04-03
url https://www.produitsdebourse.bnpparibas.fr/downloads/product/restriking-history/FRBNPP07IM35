--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3774b5c64f0423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/186d4c2ce3ed467b9a7d089ed4fb8a7b.psmdcp" Id="Ra9f071b7ff6947bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbf396493404368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d773a9d82df04c4694fa94c1c13c0f1d.psmdcp" Id="R1ad99cc15674454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IM35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>