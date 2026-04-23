--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbf396493404368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d773a9d82df04c4694fa94c1c13c0f1d.psmdcp" Id="R1ad99cc15674454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370942483c2f448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75278065ad4e4cc9b1ebac844b8fb33d.psmdcp" Id="R5c6e752c67674c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IM35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>