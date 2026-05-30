--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370942483c2f448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75278065ad4e4cc9b1ebac844b8fb33d.psmdcp" Id="R5c6e752c67674c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384c4c034b2e42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5f393cae5ef43e6a3b2c07788f90497.psmdcp" Id="Rf39fdfb28f8b4ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IM35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>