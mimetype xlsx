--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384c4c034b2e42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5f393cae5ef43e6a3b2c07788f90497.psmdcp" Id="Rf39fdfb28f8b4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb2d3c9d65543aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99f2bdd953d545caaab69e7313efb0ce.psmdcp" Id="R6d32921cf3254b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IM35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>