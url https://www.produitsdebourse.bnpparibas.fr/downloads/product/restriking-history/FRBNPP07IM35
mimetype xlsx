--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb2d3c9d65543aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99f2bdd953d545caaab69e7313efb0ce.psmdcp" Id="R6d32921cf3254b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb1bc33a3604d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4afdd654cf2456dbb4e3c14119cda0a.psmdcp" Id="Rf4619de58dda4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07IM35</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>