--- v4 (2026-03-27)
+++ v5 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8488cd1291545df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ff19b06bf344958a08b8c26b60ce6b6.psmdcp" Id="R76ba24f5f2004f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c0e8f7457842bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1cb591f041540e98f762fb687cf5301.psmdcp" Id="R0362222844784e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPQ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>