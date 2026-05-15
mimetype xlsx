--- v5 (2026-04-21)
+++ v6 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c0e8f7457842bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1cb591f041540e98f762fb687cf5301.psmdcp" Id="R0362222844784e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195c8003d4924fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8b9d5989c6b4564bbb759f0f7fe8505.psmdcp" Id="R2166442a5ed94051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPQ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>