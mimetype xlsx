--- v6 (2026-05-15)
+++ v7 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195c8003d4924fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8b9d5989c6b4564bbb759f0f7fe8505.psmdcp" Id="R2166442a5ed94051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fd9f2f9ae04282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1956d8999309435b83102f8b6fb33e46.psmdcp" Id="Rba1d2e62a27c4d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPQ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>