--- v7 (2026-06-06)
+++ v8 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fd9f2f9ae04282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1956d8999309435b83102f8b6fb33e46.psmdcp" Id="Rba1d2e62a27c4d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra153a8fee65d4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f17181e9b44ef1a7188e4ac5b9dddc.psmdcp" Id="R770d490a3a554220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPQ2</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>