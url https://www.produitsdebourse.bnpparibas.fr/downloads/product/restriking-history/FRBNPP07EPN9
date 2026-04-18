--- v6 (2026-03-27)
+++ v7 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aff0c531a54553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd9f9070cfb438f9f6903bd4e015d3c.psmdcp" Id="R5579a2f299b14b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871751fc49704f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/966e2a3ee3ba4b4ca709be71622aa4e1.psmdcp" Id="Rcd08380c446d4b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>