--- v7 (2026-04-18)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871751fc49704f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/966e2a3ee3ba4b4ca709be71622aa4e1.psmdcp" Id="Rcd08380c446d4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05e8db3bd954c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ec1b6a1c794797aaa4c940bc6bb749.psmdcp" Id="Re6d423ba3c8646d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>