--- v8 (2026-05-14)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05e8db3bd954c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ec1b6a1c794797aaa4c940bc6bb749.psmdcp" Id="Re6d423ba3c8646d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a16371d684c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/770b8b4a47df4968861a7e9e85ca2076.psmdcp" Id="R519b405cdb3f46f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>