--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a16371d684c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/770b8b4a47df4968861a7e9e85ca2076.psmdcp" Id="R519b405cdb3f46f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472d0c150fc947e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d27981bf1db94bdf8b9206ef395dbe6a.psmdcp" Id="R3428b595ba7346f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPN9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>