--- v7 (2026-03-26)
+++ v8 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2975c44974dc4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/545aca4787f145bd8ae32ebbb2323dde.psmdcp" Id="Rc6dc257d5e8a4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfc260b3384478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e3b503822cb4ca9999670eee44ea845.psmdcp" Id="R09d46299f4d4494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>