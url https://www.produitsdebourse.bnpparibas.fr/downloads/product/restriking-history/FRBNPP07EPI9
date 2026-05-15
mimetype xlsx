--- v8 (2026-04-21)
+++ v9 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfc260b3384478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e3b503822cb4ca9999670eee44ea845.psmdcp" Id="R09d46299f4d4494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486fde6d8dab4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26bbc4e610694e6a88d9d96c47c456a8.psmdcp" Id="R8e624a9e55f143a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>