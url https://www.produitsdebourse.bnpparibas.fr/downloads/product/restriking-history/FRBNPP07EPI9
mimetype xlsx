--- v9 (2026-05-15)
+++ v10 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486fde6d8dab4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26bbc4e610694e6a88d9d96c47c456a8.psmdcp" Id="R8e624a9e55f143a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc0d5a67a5c4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af0204b0786344d0bcb0963babc51ab6.psmdcp" Id="R451504d4431547be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>