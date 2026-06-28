--- v10 (2026-06-06)
+++ v11 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc0d5a67a5c4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af0204b0786344d0bcb0963babc51ab6.psmdcp" Id="R451504d4431547be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f45bb71d21647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d305dc2134345e39a72fd3e92dcb23f.psmdcp" Id="Re991ecad08264a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>