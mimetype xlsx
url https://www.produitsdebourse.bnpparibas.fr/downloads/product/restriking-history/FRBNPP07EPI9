--- v11 (2026-06-28)
+++ v12 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f45bb71d21647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d305dc2134345e39a72fd3e92dcb23f.psmdcp" Id="Re991ecad08264a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98275ea6f239411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb6fd316f7b44f70a99756391e0ec9dd.psmdcp" Id="R63c1ed1fbd4746a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07EPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>