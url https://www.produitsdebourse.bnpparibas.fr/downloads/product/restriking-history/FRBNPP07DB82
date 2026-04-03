--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29d0d9eb89f4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58408f207b2f4587bb5b4afa616b9478.psmdcp" Id="R6557ed41808e4e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184c8010efea4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf9add73891b4a6c8ac92761ac7abe77.psmdcp" Id="Re4e15bdedc12446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07DB82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>