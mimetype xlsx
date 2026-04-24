--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184c8010efea4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf9add73891b4a6c8ac92761ac7abe77.psmdcp" Id="Re4e15bdedc12446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de7baa699ad4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d139dd412c0241d29f5be6075a67f3e1.psmdcp" Id="Rde3b900e4d3f4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07DB82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>