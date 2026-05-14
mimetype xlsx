--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de7baa699ad4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d139dd412c0241d29f5be6075a67f3e1.psmdcp" Id="Rde3b900e4d3f4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebac7e0d89d4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d0863e66ec1493eb37069cde9cf9302.psmdcp" Id="R6d7f6ce332fd4051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07DB82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>