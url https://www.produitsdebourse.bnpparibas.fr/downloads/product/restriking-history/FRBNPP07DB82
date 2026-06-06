--- v8 (2026-05-14)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebac7e0d89d4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d0863e66ec1493eb37069cde9cf9302.psmdcp" Id="R6d7f6ce332fd4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9edc3408944452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a0cb59546bd45ee8af6b15ac7f3c00f.psmdcp" Id="R3a937e0217c94573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07DB82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>