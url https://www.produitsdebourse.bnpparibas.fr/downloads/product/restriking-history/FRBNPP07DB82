--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9edc3408944452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a0cb59546bd45ee8af6b15ac7f3c00f.psmdcp" Id="R3a937e0217c94573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0840ae9ec4424d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c9d4d83083f47f8b2050d2ddd65ea99.psmdcp" Id="R9962015d33174e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07DB82</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>