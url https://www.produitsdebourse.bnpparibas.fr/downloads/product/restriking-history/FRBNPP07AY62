--- v4 (2026-03-27)
+++ v5 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84902a68a7f845bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f1a67b7bdb84419a9df0f58d298053e.psmdcp" Id="R701532bd57e14e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320662a2b63c44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e23ab7a719545d186e65955f143d6b4.psmdcp" Id="R7aab7bd6f35a432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07AY62</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>