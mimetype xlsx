--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320662a2b63c44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e23ab7a719545d186e65955f143d6b4.psmdcp" Id="R7aab7bd6f35a432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f77d493b53e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c45f63ec584164bd77aac77f1a7781.psmdcp" Id="Rfa4e45eac1014113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07AY62</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>