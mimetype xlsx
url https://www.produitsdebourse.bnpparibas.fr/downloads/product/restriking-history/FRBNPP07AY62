--- v6 (2026-05-15)
+++ v7 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f77d493b53e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c45f63ec584164bd77aac77f1a7781.psmdcp" Id="Rfa4e45eac1014113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d475944d5234162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2554f88f212843339e22e79faf8889d7.psmdcp" Id="R090a8985c3fd42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07AY62</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>