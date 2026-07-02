--- v7 (2026-06-10)
+++ v8 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d475944d5234162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2554f88f212843339e22e79faf8889d7.psmdcp" Id="R090a8985c3fd42de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f48e439735244d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70e6ba4427574a27b55847f19f3e464c.psmdcp" Id="Rbd3446f101aa4fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP07AY62</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>