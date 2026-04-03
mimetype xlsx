--- v5 (2026-03-05)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765d1263eb654bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b2371f892984eeea74f76b7c8633425.psmdcp" Id="R6bb8635429644841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fac066fe2a4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0040e46ac0c1414b95ec73f8ea9a3636.psmdcp" Id="R2457379de6184b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0760P0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>