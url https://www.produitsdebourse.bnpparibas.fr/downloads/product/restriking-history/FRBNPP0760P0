--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fac066fe2a4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0040e46ac0c1414b95ec73f8ea9a3636.psmdcp" Id="R2457379de6184b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d5361785ce4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1404688bc8b84781886d66cefb157053.psmdcp" Id="R6876c4fd602643d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0760P0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>