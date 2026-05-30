--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d5361785ce4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1404688bc8b84781886d66cefb157053.psmdcp" Id="R6876c4fd602643d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dc67ffcb004c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5f38f2ebdb485da6b2e79fced198d8.psmdcp" Id="R1cd594d0036440d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0760P0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>