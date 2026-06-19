--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dc67ffcb004c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab5f38f2ebdb485da6b2e79fced198d8.psmdcp" Id="R1cd594d0036440d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc582d69d0e854169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a5dce0682d445d2b6557442a209e3c3.psmdcp" Id="Reee674fee6f44f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0760P0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>