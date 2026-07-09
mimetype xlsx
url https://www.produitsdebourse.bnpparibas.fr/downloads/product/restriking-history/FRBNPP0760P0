--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc582d69d0e854169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a5dce0682d445d2b6557442a209e3c3.psmdcp" Id="Reee674fee6f44f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6bfe9027614867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddeca1ba1e3547d8bdc58116629feabd.psmdcp" Id="R426e20a3e66a4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0760P0</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>