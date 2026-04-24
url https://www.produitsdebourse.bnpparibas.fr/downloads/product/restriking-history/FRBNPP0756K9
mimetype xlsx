--- v6 (2026-03-27)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd657a2e42b114b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f983761c1d334522b603e6d12cfda66a.psmdcp" Id="Rc28f735e08774e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ebb49ea8d342cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/603834e3181d460d839eff0fa6bb1d41.psmdcp" Id="Ra47eeeb2ff574218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0756K9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>