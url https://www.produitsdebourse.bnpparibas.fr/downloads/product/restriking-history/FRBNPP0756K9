--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ebb49ea8d342cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/603834e3181d460d839eff0fa6bb1d41.psmdcp" Id="Ra47eeeb2ff574218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b2dcde82304778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4084b4b9ff4445ab58ffb6d2102aaef.psmdcp" Id="Rfaadd63445e84794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0756K9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>