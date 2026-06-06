--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b2dcde82304778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4084b4b9ff4445ab58ffb6d2102aaef.psmdcp" Id="Rfaadd63445e84794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd659023ac9574df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a50763219f774ff6bffa66faf81d64e1.psmdcp" Id="R38a0eb5b856949b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0756K9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>