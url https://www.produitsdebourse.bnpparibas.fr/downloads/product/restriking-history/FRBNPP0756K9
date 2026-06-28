--- v9 (2026-06-06)
+++ v10 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd659023ac9574df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a50763219f774ff6bffa66faf81d64e1.psmdcp" Id="R38a0eb5b856949b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf141a6afe934cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b11c0f6f0e144c18f10f351e22855cb.psmdcp" Id="R61471a52bcd947f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0756K9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>