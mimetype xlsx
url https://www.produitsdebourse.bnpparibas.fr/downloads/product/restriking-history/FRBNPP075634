--- v6 (2026-03-04)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec40ce801e3f4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/460644edef8f4d12a538b9e0da8631cc.psmdcp" Id="R87e18f94d0904920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5804dfaaef43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af6b87c1632a47ddace42443416ff01b.psmdcp" Id="Ree897c0323554a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075634</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>