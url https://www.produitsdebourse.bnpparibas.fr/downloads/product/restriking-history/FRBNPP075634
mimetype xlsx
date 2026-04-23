--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5804dfaaef43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af6b87c1632a47ddace42443416ff01b.psmdcp" Id="Ree897c0323554a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2a6357029943f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e02ca1e89c19467ba3e558593031ad0d.psmdcp" Id="R71eb17a4fbca462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075634</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>