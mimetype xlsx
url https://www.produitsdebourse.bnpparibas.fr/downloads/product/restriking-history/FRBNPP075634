--- v8 (2026-04-23)
+++ v9 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2a6357029943f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e02ca1e89c19467ba3e558593031ad0d.psmdcp" Id="R71eb17a4fbca462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47607782c00847bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a3b1a065e1d405bbb0729c0c05614bb.psmdcp" Id="R669b7f04063644a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075634</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>