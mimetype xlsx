--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47607782c00847bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a3b1a065e1d405bbb0729c0c05614bb.psmdcp" Id="R669b7f04063644a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933b7fecf91c4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da3ccec63a64a54ad1407cfc5c8cd84.psmdcp" Id="R817666ff5a6d4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075634</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>