--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933b7fecf91c4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da3ccec63a64a54ad1407cfc5c8cd84.psmdcp" Id="R817666ff5a6d4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd37484174fb4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97ac8c7677644a48ad44f594a0ef51af.psmdcp" Id="R473dfb7973ba473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075634</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>