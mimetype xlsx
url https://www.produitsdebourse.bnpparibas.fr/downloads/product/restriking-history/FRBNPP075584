--- v6 (2026-03-26)
+++ v7 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e36ae28f9c5400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/132e0e16301a4694bad2607c652df344.psmdcp" Id="Re4e98705938e484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5f5740f9284b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d072f8012a4cde9671d40e339329d1.psmdcp" Id="Raf58bb8b7f8242eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075584</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>