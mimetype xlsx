--- v7 (2026-04-16)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5f5740f9284b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d072f8012a4cde9671d40e339329d1.psmdcp" Id="Raf58bb8b7f8242eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90887ee87e174c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a534cb2585b14c81834f8d075271dec4.psmdcp" Id="R9c3440d4712f4818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075584</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>