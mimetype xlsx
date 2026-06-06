--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90887ee87e174c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a534cb2585b14c81834f8d075271dec4.psmdcp" Id="R9c3440d4712f4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3cf9f1f1154be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79fa28c43a8d4b9296168bd7e5e52aaa.psmdcp" Id="R106bdff09a514761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075584</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>