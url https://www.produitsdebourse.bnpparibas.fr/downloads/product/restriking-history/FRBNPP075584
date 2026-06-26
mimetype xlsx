--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3cf9f1f1154be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79fa28c43a8d4b9296168bd7e5e52aaa.psmdcp" Id="R106bdff09a514761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R595c7b7777684831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ef5b6e7e335483fa2a4ea8d2bf9347a.psmdcp" Id="Rbd0a5db8adda4912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP075584</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>