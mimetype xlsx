--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf191c147939d4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4da1e8bb9a34d5483b7e0f0c7ca2f28.psmdcp" Id="Rea850156a08648dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ef990644e74edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5747a000ac2f41eb9dc5246c27aac942.psmdcp" Id="R54875221ce204bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPJ7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>