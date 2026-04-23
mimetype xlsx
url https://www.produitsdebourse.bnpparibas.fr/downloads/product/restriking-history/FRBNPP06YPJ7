--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ef990644e74edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5747a000ac2f41eb9dc5246c27aac942.psmdcp" Id="R54875221ce204bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15a8d3c46d7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f5d9d6a78c14bb798749e514663807e.psmdcp" Id="Rb94fbdd3cb1e4212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPJ7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>