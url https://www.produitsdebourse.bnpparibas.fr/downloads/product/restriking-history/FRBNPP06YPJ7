--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15a8d3c46d7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f5d9d6a78c14bb798749e514663807e.psmdcp" Id="Rb94fbdd3cb1e4212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70328fcefd64faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/176b785c69c041e7ba993dc62b021eb2.psmdcp" Id="Readeaf5dedde4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPJ7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>