--- v8 (2026-05-15)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70328fcefd64faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/176b785c69c041e7ba993dc62b021eb2.psmdcp" Id="Readeaf5dedde4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf120d9eec6644835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b7a838e700e411eb2f746350ed8cd2c.psmdcp" Id="R009d46e702eb47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPJ7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>