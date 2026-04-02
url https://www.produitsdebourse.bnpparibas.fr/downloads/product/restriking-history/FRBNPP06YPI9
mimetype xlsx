--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b55f663b8e439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f48415511914374b5d483b6b73368f9.psmdcp" Id="Redf0ab58f75b4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5f3630e5b84008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b41cc401a514c4a9d7ed74be1717233.psmdcp" Id="Rf9cab3f5290940d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>