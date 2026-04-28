--- v7 (2026-04-02)
+++ v8 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5f3630e5b84008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b41cc401a514c4a9d7ed74be1717233.psmdcp" Id="Rf9cab3f5290940d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956313882c5546e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c684dd4b880d4f469f4f7ed20dba0e2b.psmdcp" Id="R055167575f094679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>