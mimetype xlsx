--- v8 (2026-04-28)
+++ v9 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956313882c5546e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c684dd4b880d4f469f4f7ed20dba0e2b.psmdcp" Id="R055167575f094679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b68adb20824e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce826d6d172b4b81addca456e0707846.psmdcp" Id="Rcf478f8a09464e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>