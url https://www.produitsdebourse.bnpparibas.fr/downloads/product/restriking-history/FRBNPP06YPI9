--- v9 (2026-05-23)
+++ v10 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b68adb20824e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce826d6d172b4b81addca456e0707846.psmdcp" Id="Rcf478f8a09464e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa14900531f74370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31cda431913942e6b0d0ffa0dc76329e.psmdcp" Id="R9afecf485fe84c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06YPI9</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>