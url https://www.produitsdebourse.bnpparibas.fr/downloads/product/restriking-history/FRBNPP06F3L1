--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41d96fa058143ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e788ce65e1ea4c8c9ed94a0305aa2bf9.psmdcp" Id="Rbb0347a0f2ff4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aab0e9ee8141ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d07a39c1d6e4443c8038ff82cce2a7b7.psmdcp" Id="R10c401ec4c2448a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3L1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>