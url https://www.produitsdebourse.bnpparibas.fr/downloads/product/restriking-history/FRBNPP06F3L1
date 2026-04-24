--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aab0e9ee8141ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d07a39c1d6e4443c8038ff82cce2a7b7.psmdcp" Id="R10c401ec4c2448a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1475b51608491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a59aeda67c9e449687d200ba4901573e.psmdcp" Id="Rb7ab47cb625b4612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3L1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>