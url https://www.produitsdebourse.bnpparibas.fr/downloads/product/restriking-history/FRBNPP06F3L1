--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1475b51608491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a59aeda67c9e449687d200ba4901573e.psmdcp" Id="Rb7ab47cb625b4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb077c6756e644ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29f3b0be46644de5a4344cbf87ebb821.psmdcp" Id="R0d281d11aa0b4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3L1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>