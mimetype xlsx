--- v8 (2026-05-14)
+++ v9 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb077c6756e644ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29f3b0be46644de5a4344cbf87ebb821.psmdcp" Id="R0d281d11aa0b4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2acb4162404131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/209137abff214d6da2911f71b0a1cdf6.psmdcp" Id="Rd0764d91816d41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3L1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>