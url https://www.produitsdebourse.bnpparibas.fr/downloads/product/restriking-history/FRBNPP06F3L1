--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2acb4162404131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/209137abff214d6da2911f71b0a1cdf6.psmdcp" Id="Rd0764d91816d41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0447afc667924e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52b97abff8f54a2d91a13c8932ee5d9b.psmdcp" Id="Rcd5a9375a399458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3L1</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>