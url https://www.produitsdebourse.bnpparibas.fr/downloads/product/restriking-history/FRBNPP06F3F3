--- v4 (2026-03-27)
+++ v5 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dc9cb20d814d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe98d7c063543ce84d2559967be5c02.psmdcp" Id="Rd948998146764f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b145342032c408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39cf5bedce574ab3a0c71908e7bbe327.psmdcp" Id="R505cb14492f84f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3F3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>