--- v5 (2026-04-22)
+++ v6 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b145342032c408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39cf5bedce574ab3a0c71908e7bbe327.psmdcp" Id="R505cb14492f84f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd485c3437d94d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dedea2ef7f34481284fe1de565677893.psmdcp" Id="Rda9e6dabb0e548f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3F3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>