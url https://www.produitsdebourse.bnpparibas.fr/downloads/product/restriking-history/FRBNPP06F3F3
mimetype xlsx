--- v6 (2026-05-14)
+++ v7 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd485c3437d94d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dedea2ef7f34481284fe1de565677893.psmdcp" Id="Rda9e6dabb0e548f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c31ddc316b242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40fefe520bd7476b9e0667ac06bf41a6.psmdcp" Id="Rbb7f3c72121f4a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3F3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>