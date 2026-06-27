--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c31ddc316b242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40fefe520bd7476b9e0667ac06bf41a6.psmdcp" Id="Rbb7f3c72121f4a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972a806b39f94892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e5b44f7a9e24410b3c28dd7c6f4f67c.psmdcp" Id="Re32ba1c45c7742fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06F3F3</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>