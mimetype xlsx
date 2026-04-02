--- v5 (2026-03-10)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5721624529e49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec56544be29f470e9bb8b572e14e2675.psmdcp" Id="R6f3a71382923487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db40073c0714229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b28e54a33e04facb57e792cf859a736.psmdcp" Id="R969c522860ce453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06ABO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>