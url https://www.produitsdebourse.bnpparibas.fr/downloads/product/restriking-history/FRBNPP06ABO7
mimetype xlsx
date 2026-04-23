--- v6 (2026-04-02)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db40073c0714229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b28e54a33e04facb57e792cf859a736.psmdcp" Id="R969c522860ce453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895332db64ef4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ec7764aeb244a8f9706e2e9c056def1.psmdcp" Id="R2310d7b36ebe4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06ABO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>