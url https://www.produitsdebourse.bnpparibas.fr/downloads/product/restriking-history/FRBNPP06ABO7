--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895332db64ef4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ec7764aeb244a8f9706e2e9c056def1.psmdcp" Id="R2310d7b36ebe4f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce274f9571f14d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b35c8f4cda542218d29699a383f5fc4.psmdcp" Id="R1d0a58a609c442a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06ABO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>