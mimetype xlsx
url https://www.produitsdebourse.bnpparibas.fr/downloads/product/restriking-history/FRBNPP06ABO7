--- v8 (2026-05-15)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce274f9571f14d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b35c8f4cda542218d29699a383f5fc4.psmdcp" Id="R1d0a58a609c442a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282d2a4c22db4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d11309a7c3b944d5a8f00593c5051c5d.psmdcp" Id="Rf702e74ed1464be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06ABO7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>