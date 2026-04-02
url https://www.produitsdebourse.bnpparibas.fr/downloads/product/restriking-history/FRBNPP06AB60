--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69d690d6aa74f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30abb57a2d984edbbb56ccf1f86ea186.psmdcp" Id="R17ed9134be8d4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d46bddd23634d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5429efedfa64bc1aad2715c437b55e2.psmdcp" Id="Rd52a527d2b8f41ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>