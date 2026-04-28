--- v6 (2026-04-02)
+++ v7 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d46bddd23634d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5429efedfa64bc1aad2715c437b55e2.psmdcp" Id="Rd52a527d2b8f41ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f77cafa2c24486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/611c917061a24e4d9d01dd3d0559e816.psmdcp" Id="Ra5a407e15ce64323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>