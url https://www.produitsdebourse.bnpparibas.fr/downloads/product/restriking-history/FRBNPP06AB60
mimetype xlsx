--- v7 (2026-04-28)
+++ v8 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f77cafa2c24486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/611c917061a24e4d9d01dd3d0559e816.psmdcp" Id="Ra5a407e15ce64323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37a327b28494bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c77f5741b00f40689da980a0bb44acb4.psmdcp" Id="Re4b9fc9009024337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>