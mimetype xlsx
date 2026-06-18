--- v8 (2026-05-23)
+++ v9 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37a327b28494bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c77f5741b00f40689da980a0bb44acb4.psmdcp" Id="Re4b9fc9009024337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5947b95e7c37490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f83da4b233364b238987835984149af8.psmdcp" Id="Ra705ef2d52644b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB60</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>