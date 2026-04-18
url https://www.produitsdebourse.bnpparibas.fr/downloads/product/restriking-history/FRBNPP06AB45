--- v5 (2026-03-12)
+++ v6 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75b153e28884c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3423fe528ed24680832420f2bb466757.psmdcp" Id="R24c972e30e5d4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9a016579ad4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/140d3a50356448ec8cb5bc8dc73c6890.psmdcp" Id="R04eeead535f0429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>