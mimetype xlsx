--- v6 (2026-04-18)
+++ v7 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9a016579ad4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/140d3a50356448ec8cb5bc8dc73c6890.psmdcp" Id="R04eeead535f0429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174c1c88f4964842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3d2b839347d4eefa79dcabf62816b4c.psmdcp" Id="Rb7b75b38045d4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>