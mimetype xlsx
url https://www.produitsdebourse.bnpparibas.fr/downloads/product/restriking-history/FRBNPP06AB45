--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174c1c88f4964842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3d2b839347d4eefa79dcabf62816b4c.psmdcp" Id="Rb7b75b38045d4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9548e7b3438448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87a5198dde884725b08488b3a4d9287f.psmdcp" Id="Rd7af2a780c964c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>