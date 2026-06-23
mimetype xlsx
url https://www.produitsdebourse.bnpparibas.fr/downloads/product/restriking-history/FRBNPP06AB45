--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9548e7b3438448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87a5198dde884725b08488b3a4d9287f.psmdcp" Id="Rd7af2a780c964c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re105bb2c87874873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21321f9f08b14036962205b299c89b77.psmdcp" Id="R9c1925ab9e9e465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AB45</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>