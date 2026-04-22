--- v5 (2026-03-29)
+++ v6 (2026-04-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a977797bb864d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e36e2a048074daba07c72ab3d609afb.psmdcp" Id="R74101a9a402b49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6963a31224349ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4f551e9bfd40fbb756805d0cd9408f.psmdcp" Id="Rda698ddd13d54732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AAB6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>