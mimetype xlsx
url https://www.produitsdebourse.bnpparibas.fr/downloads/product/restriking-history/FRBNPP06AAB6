--- v6 (2026-04-22)
+++ v7 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6963a31224349ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4f551e9bfd40fbb756805d0cd9408f.psmdcp" Id="Rda698ddd13d54732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6c9ff3611d4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80390941dbe9441580f83caa5812c18d.psmdcp" Id="Rf08c1e878b3d4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AAB6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>