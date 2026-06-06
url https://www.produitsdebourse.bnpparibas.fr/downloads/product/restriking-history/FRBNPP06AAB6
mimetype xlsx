--- v7 (2026-05-15)
+++ v8 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6c9ff3611d4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80390941dbe9441580f83caa5812c18d.psmdcp" Id="Rf08c1e878b3d4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recac62d9815742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4749797e17304868aa4ba06db5189c3f.psmdcp" Id="Rd9011cc1a5c5472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AAB6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>