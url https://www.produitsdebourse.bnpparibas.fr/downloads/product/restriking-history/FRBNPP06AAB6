--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recac62d9815742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4749797e17304868aa4ba06db5189c3f.psmdcp" Id="Rd9011cc1a5c5472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4605bb33a547f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d8a55cf462d4763ba0d96746c5a846a.psmdcp" Id="R5433e9e02dcb4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP06AAB6</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>