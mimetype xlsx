--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683ce11949bb4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1de79bf591d44d0f9523a0bac83f9758.psmdcp" Id="R6fe77249cdab4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefd79f0d1ab4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e443028ed41146e694cbeb0b91716d48.psmdcp" Id="R55fc3d5c7ccf456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP062129</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>