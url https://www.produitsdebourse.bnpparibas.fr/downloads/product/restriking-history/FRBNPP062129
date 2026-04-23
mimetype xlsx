--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefd79f0d1ab4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e443028ed41146e694cbeb0b91716d48.psmdcp" Id="R55fc3d5c7ccf456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808a07bc3684854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf66a51461934ef9a2b2e6ec08a989c2.psmdcp" Id="Rbcd66c1fab694298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP062129</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>