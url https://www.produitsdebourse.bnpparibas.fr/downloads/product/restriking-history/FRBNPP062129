--- v5 (2026-04-23)
+++ v6 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808a07bc3684854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf66a51461934ef9a2b2e6ec08a989c2.psmdcp" Id="Rbcd66c1fab694298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36d6f9f06e24ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27c8f3f79a9b433f8c7f1b741066c43a.psmdcp" Id="Rbc2427159d6a4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP062129</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>