--- v6 (2026-05-30)
+++ v7 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36d6f9f06e24ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27c8f3f79a9b433f8c7f1b741066c43a.psmdcp" Id="Rbc2427159d6a4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd609c510b44b4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81fa706394744dab9dffcef8a9253eb6.psmdcp" Id="Rb1e2b9ee60d54a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP062129</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>