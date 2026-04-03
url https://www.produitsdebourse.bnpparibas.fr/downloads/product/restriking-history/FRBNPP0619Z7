--- v4 (2026-03-05)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59da193cfc0d4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/123d884b4b214c9dbc81a4d8ec6ee52b.psmdcp" Id="Rb733dab9b5a14ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ce95c8b48745de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9648f6741fbb45a8b9fa61b3bfcdf0d9.psmdcp" Id="Re0d0fdf0ef1a4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0619Z7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>