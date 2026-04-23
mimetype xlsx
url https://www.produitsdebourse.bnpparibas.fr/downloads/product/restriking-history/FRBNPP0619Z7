--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ce95c8b48745de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9648f6741fbb45a8b9fa61b3bfcdf0d9.psmdcp" Id="Re0d0fdf0ef1a4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cd806e7ffe4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69aeaa4d2fa547e283e799343716d250.psmdcp" Id="Rdd7a6a54d6864bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0619Z7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>