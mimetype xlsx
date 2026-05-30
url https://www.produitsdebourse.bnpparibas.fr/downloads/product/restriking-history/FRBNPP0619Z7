--- v6 (2026-04-23)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cd806e7ffe4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69aeaa4d2fa547e283e799343716d250.psmdcp" Id="Rdd7a6a54d6864bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee60c283be4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f1c0444785d43fc8125f9d503d6e80b.psmdcp" Id="Rbd3502ea7bee4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0619Z7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>