--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee60c283be4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f1c0444785d43fc8125f9d503d6e80b.psmdcp" Id="Rbd3502ea7bee4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde02f27bb0d4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9520100347f34fd88b449c032aaf57fa.psmdcp" Id="Re9cc0078421e4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP0619Z7</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>