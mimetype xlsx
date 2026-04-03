--- v4 (2026-03-05)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ea7336553a4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8ce5ad0fa224c2e975ddf35ff8ae5cc.psmdcp" Id="R4a733a77d7f24e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56956c2f83af4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce7b1f48ee7e4677a21d7b41332cdc71.psmdcp" Id="Rb045306bafda4e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05NJW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>