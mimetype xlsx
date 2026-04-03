--- v5 (2026-04-03)
+++ v6 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56956c2f83af4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce7b1f48ee7e4677a21d7b41332cdc71.psmdcp" Id="Rb045306bafda4e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee8043b58274840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4f2c7f53d9e4b2fb56d4acb3d18df69.psmdcp" Id="Rfa2fdfd6cfd241f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05NJW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>