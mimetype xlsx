--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee8043b58274840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4f2c7f53d9e4b2fb56d4acb3d18df69.psmdcp" Id="Rfa2fdfd6cfd241f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b77207f39d64493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/600205d82a874fd5b351f736f489f265.psmdcp" Id="R519886226b724e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05NJW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>