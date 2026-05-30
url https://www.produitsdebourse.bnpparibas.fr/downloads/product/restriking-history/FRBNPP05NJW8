--- v7 (2026-04-23)
+++ v8 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b77207f39d64493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/600205d82a874fd5b351f736f489f265.psmdcp" Id="R519886226b724e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa36c5213d64aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79d9eaf6cf174383b9505781094b3e5a.psmdcp" Id="Rf9a757dd2b364a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05NJW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>