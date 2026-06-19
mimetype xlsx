--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa36c5213d64aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79d9eaf6cf174383b9505781094b3e5a.psmdcp" Id="Rf9a757dd2b364a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf240fe11344f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b579c7c0bb0b4d4abf76f815e9665fe0.psmdcp" Id="R7ca96f8474974500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="History Sheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>FRBNPP05NJW8</x:t>
   </x:si>
   <x:si>
     <x:t>Timestamp</x:t>
   </x:si>
   <x:si>